--- v0 (2025-10-17)
+++ v1 (2026-04-28)
@@ -1,1407 +1,1293 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0010319C" w:rsidRDefault="0010319C" w:rsidP="00487B57">
+    <w:p w14:paraId="4482AEEE" w14:textId="77777777" w:rsidR="0010319C" w:rsidRDefault="0010319C" w:rsidP="00487B57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk123628329"/>
     </w:p>
-    <w:p w:rsidR="001B488A" w:rsidRPr="00487B57" w:rsidRDefault="00487B57" w:rsidP="00487B57">
+    <w:p w14:paraId="647DB5A7" w14:textId="77777777" w:rsidR="00473DA1" w:rsidRDefault="00473DA1" w:rsidP="00487B57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AEB5AA" w14:textId="77777777" w:rsidR="001B488A" w:rsidRPr="00487B57" w:rsidRDefault="00487B57" w:rsidP="00487B57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00487B57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487B57" w:rsidRPr="0010319C" w:rsidRDefault="00487B57" w:rsidP="00487B57">
+    <w:p w14:paraId="5A7C071C" w14:textId="77777777" w:rsidR="00487B57" w:rsidRPr="0010319C" w:rsidRDefault="00487B57" w:rsidP="00487B57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010319C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Imię i nazwisko</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="00700132">
+    <w:p w14:paraId="63299A88" w14:textId="77777777" w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="00700132">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00700132" w:rsidRDefault="00700132" w:rsidP="00700132">
+    <w:p w14:paraId="4E1A39AF" w14:textId="77777777" w:rsidR="00700132" w:rsidRDefault="00700132" w:rsidP="00700132">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B488A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczenie </w:t>
       </w:r>
       <w:r w:rsidR="001B488A" w:rsidRPr="001B488A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pracodawcy/przedsiębiorcy, osoby reprezentującej podmiot ubiegający się o organizację prac interwencyjnych lub osoby nim zarządzające</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="00700132">
+        <w:t>pracodawcy/przedsiębiorcy, os</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC453E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidR="001B488A" w:rsidRPr="001B488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reprezentując</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC453E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ych</w:t>
+      </w:r>
+      <w:r w:rsidR="001B488A" w:rsidRPr="001B488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podmiot ubiegający się o organizację prac interwencyjnych </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0073D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="001B488A" w:rsidRPr="001B488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC453E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidR="001B488A" w:rsidRPr="001B488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nim zarządzając</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC453E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F23C617" w14:textId="77777777" w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="00700132">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C1F7D" w:rsidRPr="002B4199" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7A73402F" w14:textId="77777777" w:rsidR="00934F3D" w:rsidRDefault="00934F3D" w:rsidP="00934F3D">
+      <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="454"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Oświadczam, że:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3272577E" w14:textId="6B9E1FD5" w:rsidR="003C1F7D" w:rsidRPr="002B4199" w:rsidRDefault="003C1F7D" w:rsidP="00934F3D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yłem/nie byłem*</w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w okresie ostatnich 2 lat prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowych w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>obrocie cywilnoprawnym, przestępstwo przeciwko prawom osób wykonujących pracę zarobkową, na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny (t.j.</w:t>
+        <w:t>obrocie cywilnoprawnym, przestępstwo przeciwko prawom osób wykonujących pracę zarobkową, na podstawie ustawy z</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dnia 6 czerwca 1997 r. – Kodeks karny (t.j.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. U. z 2025r. poz.383)</w:t>
+        <w:t>. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00473DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025r. poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF46F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>383</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF46F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze zm.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, przestępstwo skarbowe na podstawie ustawy z dnia 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>września 1999r. Kodeks karny skarbowy (Dz. U. z 2024 r. poz</w:t>
+        <w:t>września 1999r. Kodeks karny skarbowy (Dz. U. z</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4320">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E830FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r. poz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>638, z</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E830FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098073F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, z</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e zm.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098073F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="67933F88" w14:textId="4465BEC3" w:rsidR="00F93F4F" w:rsidRPr="002D60D5" w:rsidRDefault="002D60D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F93E8B" w14:textId="77777777" w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D"/>
+    <w:p w14:paraId="72E110D1" w14:textId="77777777" w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+      <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="454"/>
-[...39 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...66 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE142A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>niewłaściwe skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4F1637" w14:textId="77777777" w:rsidR="003C1F7D" w:rsidRPr="00CE142A" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+      <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="454"/>
-[...67 lines deleted...]
-        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58141239" w14:textId="77777777" w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+      <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="454"/>
-[...68 lines deleted...]
-    <w:p w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00900CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jestem świadomy</w:t>
+      </w:r>
+      <w:r w:rsidR="00937445">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiedzialności karnej za złożenie fałszywego oświadczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150BF12C" w14:textId="77777777" w:rsidR="00A82B91" w:rsidRDefault="00A82B91" w:rsidP="003C1F7D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="003C1F7D" w:rsidRPr="00CE142A" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062FDE02" w14:textId="77777777" w:rsidR="0010319C" w:rsidRDefault="0010319C" w:rsidP="003C1F7D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7564AEF7" w14:textId="77777777" w:rsidR="0010319C" w:rsidRDefault="0010319C" w:rsidP="003C1F7D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00900CA8">
-[...52 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="32993B6F" w14:textId="77777777" w:rsidR="00A82B91" w:rsidRPr="00A82B91" w:rsidRDefault="00A82B91" w:rsidP="00B0073D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82B91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………………………….……..</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10025" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="5630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82B91" w:rsidRPr="00B55F1B" w:rsidTr="00A82B91">
+      <w:tr w:rsidR="00A82B91" w:rsidRPr="00B55F1B" w14:paraId="3AF8E767" w14:textId="77777777" w:rsidTr="00A82B91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A82B91" w:rsidRPr="00CE142A" w:rsidRDefault="00A82B91" w:rsidP="00A82B91">
+          <w:p w14:paraId="3B89D4FC" w14:textId="77777777" w:rsidR="00A82B91" w:rsidRPr="00934F3D" w:rsidRDefault="00A82B91" w:rsidP="00B0073D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A32F51">
+            <w:r w:rsidRPr="00934F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>miejscowość i data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A82B91" w:rsidRPr="00F62F00" w:rsidRDefault="00A82B91" w:rsidP="00A82B91">
+          <w:p w14:paraId="31BCA236" w14:textId="77777777" w:rsidR="00A82B91" w:rsidRPr="00934F3D" w:rsidRDefault="00A82B91" w:rsidP="00B0073D">
             <w:pPr>
               <w:ind w:left="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F62F00">
+            <w:r w:rsidRPr="00934F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">czytelny podpis i pieczątka </w:t>
             </w:r>
-            <w:r w:rsidR="0010319C" w:rsidRPr="00F62F00">
+            <w:r w:rsidR="0010319C" w:rsidRPr="00934F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pracodawcy/przedsiębiorcy/</w:t>
             </w:r>
-            <w:r w:rsidR="00AB714B" w:rsidRPr="00F62F00">
+            <w:r w:rsidR="00AB714B" w:rsidRPr="00934F3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>osoby reprezentującej podmiot/osoby nim zarządzającej)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A82B91" w:rsidRPr="00F62F00" w:rsidRDefault="00A82B91" w:rsidP="00A82B91">
+          <w:p w14:paraId="2CA7C337" w14:textId="77777777" w:rsidR="00A82B91" w:rsidRPr="00934F3D" w:rsidRDefault="00A82B91" w:rsidP="00B0073D">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D2067" w:rsidRDefault="005D2067">
+    <w:p w14:paraId="79D22CC3" w14:textId="77777777" w:rsidR="005D2067" w:rsidRDefault="005D2067">
       <w:bookmarkStart w:id="1" w:name="_Hlk175058340"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="003C1F7D" w:rsidRPr="00FC46F0" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
+    <w:p w14:paraId="0F0C2696" w14:textId="77777777" w:rsidR="003C1F7D" w:rsidRPr="00FC46F0" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC46F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Klauzula informacyjna:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C1F7D" w:rsidRPr="003B4B7C" w:rsidRDefault="003C1F7D" w:rsidP="003C1F7D">
-[...4 lines deleted...]
-          <w:kern w:val="2"/>
+    <w:p w14:paraId="6030F1C7" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zgodnie z art. 13 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych) – w skrócie RODO, Powiatowy Urząd Pracy w Ropczycach informuje, że:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B83C5A" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administratorem przekazanych danych osobowych jest Powiatowy Urząd Pracy w Ropczycach reprezentowany przez Dyrektora Urzędu; dane kontaktowe: tel. 17 2231671, e-mail: jposluszny@pup-ropczyce.pl;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F03976" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dane kontaktowe Inspektora Ochrony Danych to: tel. 533 593 743, e-mail: trataj@pup-ropczyce.pl;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D94BDF" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celem przetwarzania danych jest: realizacja obowiązków spoczywających na służbach zatrudnienia w zakresie niezbędnym do udzielenia wsparcia i pomocy klientom urzędu - oraz realizacji projektów, ewaluacji, monitoringu, sprawozdawczości i innych zadań  - nałożonych przepisami ustawy z dnia 20 marca 2025 r o rynku pracy i służbach zatrudnienia oraz przepisów wykonawczych do ustawy (podstawa z art. 6 ust. 1 lit. c RODO); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134061FC" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pana(i) dane osobowe nie będą przekazywane innym instytucjom, odbiorcom danych i osobom trzecim z wyłączeniem uprawnionych podmiotów, instytucji i organów władzy publicznej na podstawie obowiązujących przepisów prawa w zakresie koniecznym do realizacji celu zawartego w pkt. c) oraz instytucjom kontrolnym uprawnionym do przetwarzania danych na podstawie ustaw szczególnych lub innym podmiotom świadczącym usługi na rzecz Administratora na podstawie podpisanych umów;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FBCE53" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administrator nie ma zamiaru przekazywania danych osobowych do państwa trzeciego lub organizacji  międzynarodowej; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02270E76" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pana(i) dane osobowe będą przechowywane przez okres niezbędny do realizacji celu, dla którego zostały zebrane oraz okres obowiązywania umowy a po jej upływie przez okres niezbędny do obsługi umowy oraz wypełnienia obowiązków prawnych ciążących na Administratorze, w tym obowiązku archiwalnego wynikającego z ustawy z dnia 14 lipca 1983 o narodowym zasobie archiwalnym i archiwach oraz zgodnie przepisami Instrukcji Kancelaryjnej Urzędu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F628335" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pan(i) ma prawo: żądać od Administratora dostępu do Pana(i) danych osobowych oraz ich sprostowania (poprawiania). Jak również (tylko w sytuacji gdy przetwarzanie danych nie następuje w celu wywiązania się z obowiązku wynikającego z przepisu prawa) usunięcia, sprzeciwu, ograniczenia przetwarzania i przenoszenia danych; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715066E3" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pan(i) ma prawo do wniesienia skargi do organu nadzorczego, którym jest Prezes Urzędu Ochrony Danych Osobowych;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3488131E" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zachodzi dobrowolność podania danych osobowych, z zastrzeżeniem, że podanie danych jest wymogiem ustawowym w celu pomocy oferowanej przez urząd pracy a odmowa podania danych będzie wiązać się z brakiem świadczenia usługi przez tut. Urząd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63523B17" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pana(i) dane będą podlegały zautomatyzowanemu przetwarzaniu, jednakże decyzje w Pani/Pana sprawie nie będą zapadały w sposób zautomatyzowany, a Pani/Pana dane nie będą podlegały profilowaniu w rozumieniu art. 22 ust. 1 i 4 RODO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B1CF59" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE48E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...14 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>Zapoznałem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE48E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...19 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...14 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE48E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z treścią </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...19 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>Klauzuli informacyjnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146C7C0D" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...14 lines deleted...]
-          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DFB5B9" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...118 lines deleted...]
-        <w:t>okres przechowywania danych osobowych, ze względu na wymogi archiwalne, jest zgodny z</w:t>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414B3A1F" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...150 lines deleted...]
-    <w:p w:rsidR="00EC7D74" w:rsidRPr="00A82B91" w:rsidRDefault="00EC7D74" w:rsidP="00EC7D74">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………...……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E018EC6" w14:textId="77777777" w:rsidR="00D579FA" w:rsidRPr="005F20BE" w:rsidRDefault="00D579FA" w:rsidP="00D579FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>……………………………………</w:t>
+        <w:ind w:left="3686" w:hanging="3686"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miejscowość i data    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...79 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F20BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>czytelny podpis i pieczątka osoby upoważnionej do reprezentowania wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCF4821" w14:textId="77777777" w:rsidR="003C1F7D" w:rsidRDefault="003C1F7D" w:rsidP="00D579FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003C1F7D" w:rsidSect="00D579FA">
+      <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="001B488A">
+    <w:p w14:paraId="04318E33" w14:textId="77777777" w:rsidR="00F07D21" w:rsidRDefault="00F07D21" w:rsidP="001B488A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="001B488A">
+    <w:p w14:paraId="47C11F3C" w14:textId="77777777" w:rsidR="00F07D21" w:rsidRDefault="00F07D21" w:rsidP="001B488A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="001B488A">
+    <w:p w14:paraId="375270BF" w14:textId="77777777" w:rsidR="00F07D21" w:rsidRDefault="00F07D21" w:rsidP="001B488A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B488A" w:rsidRDefault="001B488A" w:rsidP="001B488A">
+    <w:p w14:paraId="7CE56EFB" w14:textId="77777777" w:rsidR="00F07D21" w:rsidRDefault="00F07D21" w:rsidP="001B488A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001B488A" w:rsidRPr="001B488A" w:rsidRDefault="001B488A" w:rsidP="001B488A">
+  <w:p w14:paraId="6156D667" w14:textId="77777777" w:rsidR="001B488A" w:rsidRPr="001B488A" w:rsidRDefault="001B488A" w:rsidP="001B488A">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>z</w:t>
     </w:r>
     <w:r w:rsidRPr="001B488A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">ałącznik nr </w:t>
     </w:r>
     <w:r w:rsidR="002A21D0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
@@ -1579,50 +1465,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246615D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78EC888A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8D629A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08D08764"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1664,51 +1636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A5B767A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8702FE8A"/>
     <w:lvl w:ilvl="0" w:tplc="BD26F0AE">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1762,129 +1734,153 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="497497790">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="605577668">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1913928858">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1690713883">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1811095196">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C1F7D"/>
+    <w:rsid w:val="00027EFF"/>
     <w:rsid w:val="0010319C"/>
     <w:rsid w:val="0019436B"/>
     <w:rsid w:val="001B488A"/>
+    <w:rsid w:val="001D4DB7"/>
+    <w:rsid w:val="00281AE6"/>
     <w:rsid w:val="002A21D0"/>
+    <w:rsid w:val="002D60D5"/>
     <w:rsid w:val="00356026"/>
     <w:rsid w:val="003C1F7D"/>
+    <w:rsid w:val="00467D86"/>
+    <w:rsid w:val="00473DA1"/>
     <w:rsid w:val="00487B57"/>
     <w:rsid w:val="0055776F"/>
+    <w:rsid w:val="0059356D"/>
     <w:rsid w:val="005D2067"/>
+    <w:rsid w:val="005F19F6"/>
     <w:rsid w:val="005F596E"/>
+    <w:rsid w:val="006E7219"/>
     <w:rsid w:val="00700132"/>
     <w:rsid w:val="00810CB8"/>
     <w:rsid w:val="008D0209"/>
+    <w:rsid w:val="00934F3D"/>
+    <w:rsid w:val="00937445"/>
+    <w:rsid w:val="0095499E"/>
     <w:rsid w:val="00A82B91"/>
     <w:rsid w:val="00AB714B"/>
+    <w:rsid w:val="00AC453E"/>
     <w:rsid w:val="00AD38B0"/>
+    <w:rsid w:val="00B0073D"/>
     <w:rsid w:val="00B122CC"/>
     <w:rsid w:val="00B60B3C"/>
+    <w:rsid w:val="00CB5011"/>
+    <w:rsid w:val="00D579FA"/>
+    <w:rsid w:val="00DF46F7"/>
+    <w:rsid w:val="00E830FD"/>
+    <w:rsid w:val="00EB4320"/>
     <w:rsid w:val="00EC7D74"/>
     <w:rsid w:val="00EF5F80"/>
+    <w:rsid w:val="00F07D21"/>
     <w:rsid w:val="00F62F00"/>
     <w:rsid w:val="00F93F4F"/>
     <w:rsid w:val="00FF7C64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4DC02B0A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C19985B-96F6-43A2-9D99-C2524D26F117}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -2364,51 +2360,51 @@
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B488A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trataj@pup-ropczyce.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jposluszny@pup-ropczyce.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2662,74 +2658,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04FBA001-DF10-4428-983D-56DADD928854}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3853</Characters>
+  <Pages>3</Pages>
+  <Words>622</Words>
+  <Characters>3738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4487</CharactersWithSpaces>
+  <CharactersWithSpaces>4352</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tobiasz Filipek Edyta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>