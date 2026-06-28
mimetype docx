--- v0 (2025-10-17)
+++ v1 (2026-06-28)
@@ -1,1345 +1,1143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E8F27AE" w14:textId="0FE39CF0" w:rsidR="00891DAF" w:rsidRDefault="00891DAF" w:rsidP="007857EE">
-[...96 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="274" w:tblpY="1456"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="250" w:tblpY="811"/>
+        <w:tblW w:w="9756" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2830"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="2984"/>
+        <w:gridCol w:w="3787"/>
+        <w:gridCol w:w="2985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F5586" w:rsidRPr="00891DAF" w14:paraId="79778310" w14:textId="77777777" w:rsidTr="009F5586">
+      <w:tr w:rsidR="005024E6" w:rsidRPr="00A3356D" w14:paraId="52EC23B3" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
-          <w:trHeight w:val="1408"/>
+          <w:trHeight w:val="1908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C890758" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="00A3356D" w:rsidRDefault="005024E6" w:rsidP="001817BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FEB860D" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="00A3356D" w:rsidRDefault="005024E6" w:rsidP="001817BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2982545A" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="00A3356D" w:rsidRDefault="005024E6" w:rsidP="001817BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1C08F5" w14:textId="77777777" w:rsidR="009F5586" w:rsidRPr="00891DAF" w:rsidRDefault="009F5586" w:rsidP="009F5586">
+          <w:p w14:paraId="07EAB9F2" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="00A3356D" w:rsidRDefault="005024E6" w:rsidP="001817BC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...147 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28C9911F" w14:textId="0EE92D05" w:rsidR="00891DAF" w:rsidRPr="00891DAF" w:rsidRDefault="00795226" w:rsidP="00891DAF">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="115CABC3" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="005024E6" w:rsidRDefault="005024E6" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005024E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="20"/>
-[...194 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pieczęć firmowa Wnioskodawcy                                                                                    data wpływu do PUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D230824" w14:textId="77777777" w:rsidR="00D549C1" w:rsidRPr="00BA6BE2" w:rsidRDefault="00D549C1" w:rsidP="00D549C1">
+      <w:pPr>
+        <w:ind w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FC2D0F" w14:textId="77777777" w:rsidR="00D549C1" w:rsidRPr="001310FF" w:rsidRDefault="00D549C1" w:rsidP="00D549C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="4961"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001310FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Powiatowy Urząd Pracy w Ropczycach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C598C84" w14:textId="77777777" w:rsidR="00D549C1" w:rsidRPr="001310FF" w:rsidRDefault="00D549C1" w:rsidP="00D549C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="4961"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001310FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ul. Najświętszej Marii Panny 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0270655F" w14:textId="77777777" w:rsidR="00D549C1" w:rsidRPr="00D549C1" w:rsidRDefault="00D549C1" w:rsidP="00D549C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="4961"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:kern w:val="32"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001310FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...53 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>39-100 Ropczyce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B362072" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="00D549C1" w:rsidRDefault="005024E6" w:rsidP="00D549C1">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005165F1">
+    </w:p>
+    <w:p w14:paraId="2E985096" w14:textId="7EEA4D46" w:rsidR="005024E6" w:rsidRPr="00D549C1" w:rsidRDefault="005024E6" w:rsidP="00C12C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24584936" w14:textId="77777777" w:rsidR="005024E6" w:rsidRPr="00590B45" w:rsidRDefault="005024E6" w:rsidP="00C12C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W  N  I  O  S  E  K   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FD515D" w14:textId="7E3C7810" w:rsidR="005024E6" w:rsidRPr="00590B45" w:rsidRDefault="005024E6" w:rsidP="00C12C00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o organizację robót publicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6F2FDC" w14:textId="17EC0EEF" w:rsidR="005024E6" w:rsidRPr="00590B45" w:rsidRDefault="005024E6" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Na zasadach określonych w</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005165F1">
+      </w:pPr>
+      <w:r w:rsidRPr="00590B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ustawie z dnia 20 marca 2025 r. </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>na zasadach określonych w ustawie z dnia 20 marca 2025r. o rynku pracy i służbach zatrudnienia (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3DAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005165F1">
+        <w:t xml:space="preserve">tj. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>o rynku pracy i służbach zatrudnienia (t.j. Dz. U. z 2025 r. poz. 620.)</w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="0A07EDA4" w14:textId="2647E6B9" w:rsidR="00891DAF" w:rsidRPr="00891DAF" w:rsidRDefault="007C16AE" w:rsidP="00014A80">
+        <w:t>Dz.U. z 2025 r. poz. 620 ze zm.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A07EDA4" w14:textId="2647E6B9" w:rsidR="00891DAF" w:rsidRPr="00891DAF" w:rsidRDefault="007C16AE" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891DAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane dotyczące </w:t>
       </w:r>
       <w:r w:rsidRPr="00342AC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>organizatora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> robót publicznych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196A6C80" w14:textId="0E1F0D47" w:rsidR="006E1E00" w:rsidRDefault="006E1E00" w:rsidP="007C16AE">
+    <w:p w14:paraId="42D83C1E" w14:textId="77777777" w:rsidR="00D549C1" w:rsidRDefault="00590B45" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk201140838"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219789509"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk201140838"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Nazwa organizatora ……………………………………………………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+        <w:t>Pełna n</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1E00">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>azwa organizatora</w:t>
+      </w:r>
+      <w:r w:rsidR="00D549C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02666225" w14:textId="2CCFE176" w:rsidR="001626F4" w:rsidRDefault="006E1E00" w:rsidP="001626F4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BA0E972" w14:textId="1472F695" w:rsidR="003747CC" w:rsidRPr="003747CC" w:rsidRDefault="003747CC" w:rsidP="007C16AE">
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00590B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="001626F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196A6C80" w14:textId="3E09324D" w:rsidR="006E1E00" w:rsidRDefault="006E1E00" w:rsidP="001626F4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD124B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD124B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E36F257" w14:textId="77777777" w:rsidR="00A54CEE" w:rsidRDefault="003747CC" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres siedziby: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E82164" w14:textId="32DD639A" w:rsidR="003747CC" w:rsidRDefault="003747CC" w:rsidP="00510DB7">
-[...2 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="0BE79E65" w14:textId="07E5309B" w:rsidR="00A54CEE" w:rsidRPr="0078174C" w:rsidRDefault="00A54CEE" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+      <w:r w:rsidRPr="0078174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Województwo: …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00684ADB" w:rsidRPr="0078174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………… Powiat: …………………………….………</w:t>
+      </w:r>
+      <w:r w:rsidR="0078174C" w:rsidRPr="0078174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D80BC8" w14:textId="41810BA2" w:rsidR="003747CC" w:rsidRPr="0078174C" w:rsidRDefault="003747CC" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Województwo: ………………………………………...………………………..………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t>Gmina: ………………………………………………………..…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0078174C" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="284"/>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0078174C" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Powiat: …………………………………………………………………………….……………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD124B" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E58D672" w14:textId="7EF7A266" w:rsidR="003747CC" w:rsidRPr="0078174C" w:rsidRDefault="003747CC" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Gmina: ………………………………………………………..…………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t>Miejscowość</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEE" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00732FD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>…………………………………………… K</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEE" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Miejscowość: ………………………………………………………………….…………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+        <w:t>od pocztowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t>: ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="0078174C" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54CEE" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Kod pocztowy: ……………………………….…………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+        <w:t>….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF1FFC8" w14:textId="3BDAEDD1" w:rsidR="003747CC" w:rsidRPr="0078174C" w:rsidRDefault="003747CC" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>Ulica: …………………………………….……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0078174C" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Ulica: …………………………………….……………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD124B">
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13031850" w14:textId="34F3DBDE" w:rsidR="003747CC" w:rsidRPr="0078174C" w:rsidRDefault="003747CC" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>Nr lok.: ………………………………………..  nr m. ……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0078174C" w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Nr lok.: ………………………………………..  nr m. ……………………………………</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>……..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F31D413" w14:textId="43146BB5" w:rsidR="00725041" w:rsidRDefault="00725041" w:rsidP="00510DB7">
+    <w:p w14:paraId="4C540F72" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRPr="00D97A15" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres miejsca prowadzenia działalności (jeżeli inny niż adres siedziby): </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE168EC" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………...…………….……….……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1582FDC7" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRPr="00D97A15" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4595F9AC" w14:textId="05B1C07B" w:rsidR="003747CC" w:rsidRPr="003747CC" w:rsidRDefault="003747CC" w:rsidP="00510DB7">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4E7F2D" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-[...40 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres korespondencyjny: ……………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003747CC">
-[...27 lines deleted...]
-    <w:p w14:paraId="094D047D" w14:textId="6AF59E98" w:rsidR="003747CC" w:rsidRPr="003747CC" w:rsidRDefault="003747CC" w:rsidP="00510DB7">
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2771D0EB" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54688C9B" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRPr="00F019E8" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="7A70550D" w14:textId="2034BDB0" w:rsidR="00510DB7" w:rsidRDefault="003747CC" w:rsidP="00510DB7">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………..………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E6E9DA" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRPr="00D97A15" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NIP: .................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..................  REGON: ..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.................  PKD: ……........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA63E57" w14:textId="77777777" w:rsidR="008A2D69" w:rsidRPr="00D97A15" w:rsidRDefault="008A2D69" w:rsidP="001817BC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Telefon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: .………….………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>..…….. e-mail: ………..………………………..………..…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A70550D" w14:textId="3C4F7B4B" w:rsidR="00510DB7" w:rsidRDefault="003747CC" w:rsidP="001817BC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma organizacyjno-prawna </w:t>
       </w:r>
       <w:r w:rsidR="00221E89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Organizatora</w:t>
@@ -1349,5157 +1147,6251 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: ………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00AD124B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
+      <w:r w:rsidR="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7DF34AFA" w14:textId="77777777" w:rsidR="00725041" w:rsidRDefault="00725041" w:rsidP="00725041">
-[...23 lines deleted...]
-    <w:p w14:paraId="11D6D47A" w14:textId="222FB231" w:rsidR="00AA0F56" w:rsidRDefault="00AA0F56" w:rsidP="00014A80">
+    <w:p w14:paraId="539949DA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF9C28F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="11D6D47A" w14:textId="222FB231" w:rsidR="00AA0F56" w:rsidRPr="001817BC" w:rsidRDefault="00AA0F56" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Informacj</w:t>
       </w:r>
-      <w:r w:rsidR="008C0C3B">
+      <w:r w:rsidR="008C0C3B" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotyczące pracodawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E5D60E" w14:textId="34BCD8E0" w:rsidR="00F73EB9" w:rsidRPr="00B65CA3" w:rsidRDefault="00695D1E" w:rsidP="00B65CA3">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="06E5D60E" w14:textId="34BCD8E0" w:rsidR="00F73EB9" w:rsidRPr="001817BC" w:rsidRDefault="00695D1E" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B65CA3">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Czy organizator robót publicznych będzie pracodawcą?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EC9F9E" w14:textId="40B046F1" w:rsidR="00695D1E" w:rsidRPr="005B1583" w:rsidRDefault="00804738" w:rsidP="007371C1">
+    <w:p w14:paraId="64EC9F9E" w14:textId="40B046F1" w:rsidR="00695D1E" w:rsidRPr="001817BC" w:rsidRDefault="00804738" w:rsidP="001817BC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B1583">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TAK</w:t>
       </w:r>
-      <w:r w:rsidR="00C42A21" w:rsidRPr="005B1583">
+      <w:r w:rsidR="00C42A21" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5263236E" w14:textId="0F35F5E4" w:rsidR="005B1583" w:rsidRPr="001D2DD1" w:rsidRDefault="005B1583" w:rsidP="005B1583">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5263236E" w14:textId="0F35F5E4" w:rsidR="005B1583" w:rsidRPr="001817BC" w:rsidRDefault="005B1583" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D2DD1">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>W przypadku gdy organizator robót publicznych będzie jednocześnie pracodawcą nie należy wypełniać punktu III</w:t>
       </w:r>
-      <w:r w:rsidR="001D2DD1" w:rsidRPr="001D2DD1">
+      <w:r w:rsidR="001D2DD1" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D57C4A">
+      <w:r w:rsidR="00D57C4A" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">należy </w:t>
       </w:r>
-      <w:r w:rsidR="001D2DD1" w:rsidRPr="001D2DD1">
+      <w:r w:rsidR="001D2DD1" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>przejść do punktu IV</w:t>
       </w:r>
-      <w:r w:rsidR="00D57C4A">
+      <w:r w:rsidR="00D57C4A" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> i wypełnić kolejne punkty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10411B52" w14:textId="0DA6B3C0" w:rsidR="00804738" w:rsidRPr="005B1583" w:rsidRDefault="00804738" w:rsidP="007371C1">
+    <w:p w14:paraId="10411B52" w14:textId="0DA6B3C0" w:rsidR="00804738" w:rsidRPr="001817BC" w:rsidRDefault="00804738" w:rsidP="001817BC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B1583">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FC2C9E" w14:textId="6AA479C4" w:rsidR="008C0C3B" w:rsidRPr="001D2DD1" w:rsidRDefault="00804738" w:rsidP="00804738">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="46FC2C9E" w14:textId="6AA479C4" w:rsidR="008C0C3B" w:rsidRPr="001817BC" w:rsidRDefault="00804738" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D2DD1">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku gdy organizator robót publicznych nie będzie jednocześnie pracodawcą należy podać </w:t>
       </w:r>
-      <w:r w:rsidR="008C0C3B" w:rsidRPr="001D2DD1">
+      <w:r w:rsidR="008C0C3B" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dane pracodawcy</w:t>
       </w:r>
-      <w:r w:rsidR="005B1583" w:rsidRPr="001D2DD1">
+      <w:r w:rsidR="005B1583" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> w punkcie III</w:t>
       </w:r>
-      <w:r w:rsidR="001D2DD1" w:rsidRPr="001D2DD1">
+      <w:r w:rsidR="001D2DD1" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> i wypełnić kolejne punkty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EB59F4" w14:textId="77777777" w:rsidR="00F73EB9" w:rsidRPr="00AD124B" w:rsidRDefault="00F73EB9" w:rsidP="007857EE">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="11EB59F4" w14:textId="77777777" w:rsidR="00F73EB9" w:rsidRPr="001817BC" w:rsidRDefault="00F73EB9" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ADD06E7" w14:textId="18CFCBE3" w:rsidR="006E1E00" w:rsidRPr="004E03B4" w:rsidRDefault="007C16AE" w:rsidP="00C137DD">
+    <w:p w14:paraId="5ADD06E7" w14:textId="18CFCBE3" w:rsidR="006E1E00" w:rsidRPr="001817BC" w:rsidRDefault="007C16AE" w:rsidP="001817BC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E03B4">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane </w:t>
       </w:r>
-      <w:r w:rsidR="00A650E4">
+      <w:r w:rsidR="00A650E4" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczące </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342AC7">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pracodawcy</w:t>
       </w:r>
-      <w:r w:rsidR="00B65CA3">
+      <w:r w:rsidR="00B65CA3" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00650E78" w:rsidRPr="004E03B4">
+      <w:r w:rsidR="00650E78" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E03B4">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">u którego będą wykonywane roboty publiczne </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC50B03" w14:textId="41AC4329" w:rsidR="00650E78" w:rsidRDefault="00650E78" w:rsidP="00342AC7">
-      <w:pPr>
+    <w:p w14:paraId="2BC6CA60" w14:textId="29EBD4A6" w:rsidR="00DB2807" w:rsidRPr="00755863" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00755863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Nazwa pracodawcy: ………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:t xml:space="preserve">Pełna nazwa </w:t>
+      </w:r>
+      <w:r w:rsidR="00755863" w:rsidRPr="00755863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>pracodawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adres siedziby: </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044E938E" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Województwo: ………………………………………...………………………..………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E87989">
+        <w:t>…………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557F576C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>….…………………………………………………………………………………………………….…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1149A3DA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Powiat: …………………………………………………………………………….……………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E87989">
+        <w:t xml:space="preserve">Adres siedziby: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511F9EF6" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="0078174C" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Województwo: ……………………………… Powiat: …………………………….……….……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4522291F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="0078174C" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>Gmina: ………………………………………………………..……………………………….…….…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A90575D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="0078174C" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Gmina: ………………………………………………………..…………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E87989">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t xml:space="preserve">Miejscowość </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>…………………………………………… K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>od pocztowy: ……………….………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E74611B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="0078174C" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Miejscowość: ………………………………………………………………….………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E87989">
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t>Ulica: …………………………………….………………………………………………………..……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE05DF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="0078174C" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…..</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0078174C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>Nr lok.: ………………………………………..  nr m. ………………………………………...……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F43DA4" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00D97A15" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres miejsca prowadzenia działalności (jeżeli inny niż adres siedziby): </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ED7959" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………...…………….……….……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E550AB8" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00D97A15" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F892850" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres korespondencyjny: ……………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDC3517" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ED9DC0" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00F019E8" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adres do doręczeń ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F019E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………..………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC9CC42" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00D97A15" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NIP: .................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..................  REGON: ..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.................  PKD: ……........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77ADBD0A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00D97A15" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Telefon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: .………….………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>..…….. e-mail: ………..………………………..………..…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E55BE6" w14:textId="3C2C6130" w:rsidR="00650E78" w:rsidRDefault="00DB2807" w:rsidP="00755863">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Kod pocztowy: ……………………………….…………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E87989">
+      </w:pPr>
+      <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t xml:space="preserve">Forma organizacyjno-prawna </w:t>
+      </w:r>
+      <w:r w:rsidR="00755863">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>pracodawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>: ………………………………………</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Ulica: …………………………………….………………………………………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E87989">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003747CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6812">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3734CD" w14:textId="77777777" w:rsidR="005C6812" w:rsidRPr="00755863" w:rsidRDefault="005C6812" w:rsidP="005C6812">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Nr lok.: ………………………………………..  nr m. ………………………………………</w:t>
-[...219 lines deleted...]
-    <w:p w14:paraId="26BAA875" w14:textId="5C0B9395" w:rsidR="008D55BA" w:rsidRDefault="00A650E4" w:rsidP="008D55BA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BAA875" w14:textId="5C0B9395" w:rsidR="008D55BA" w:rsidRPr="001817BC" w:rsidRDefault="00A650E4" w:rsidP="00C12C00">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="007C16AE">
+      <w:r w:rsidR="007C16AE" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nformacje </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczące </w:t>
       </w:r>
-      <w:r w:rsidR="007C16AE">
+      <w:r w:rsidR="007C16AE" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pracodawcy, u którego będą wykonywane roboty publiczne:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DE4B60" w14:textId="77777777" w:rsidR="008D55BA" w:rsidRPr="008D55BA" w:rsidRDefault="008D55BA" w:rsidP="00E1773F">
+    <w:p w14:paraId="11DE4B60" w14:textId="77777777" w:rsidR="008D55BA" w:rsidRPr="001817BC" w:rsidRDefault="008D55BA" w:rsidP="00C12C00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D55BA">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Osoba wyznaczona do kontaktów z Urzędem w sprawie wniosku:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FE5AE6" w14:textId="0610655E" w:rsidR="008D55BA" w:rsidRPr="008D55BA" w:rsidRDefault="008D55BA" w:rsidP="008D55BA">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="17FE5AE6" w14:textId="35E8B5B0" w:rsidR="008D55BA" w:rsidRPr="001817BC" w:rsidRDefault="008D55BA" w:rsidP="00C12C00">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D55BA">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Imię i nazwisko: ........................................................ stanowisko: .....................................</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>Imię i nazwisko: ........................................................ stanowisko: .........</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008D55BA">
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>tel. kontaktowy: ......................................... e-mail ..............................................................</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADFCD0D" w14:textId="309484B9" w:rsidR="008D55BA" w:rsidRPr="001817BC" w:rsidRDefault="008D55BA" w:rsidP="00C12C00">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="368C5E23" w14:textId="267B14F5" w:rsidR="00650E78" w:rsidRPr="003747CC" w:rsidRDefault="00650E78" w:rsidP="00650E78">
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tel. kontaktowy: ......................................... e-mail ................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368C5E23" w14:textId="267B14F5" w:rsidR="00650E78" w:rsidRPr="001817BC" w:rsidRDefault="00650E78" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Osoba(y) upoważniona(e) do podpisania umowy z Urzędem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449004B5" w14:textId="759341C7" w:rsidR="00742A37" w:rsidRDefault="00650E78" w:rsidP="00742A37">
-[...2 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="449004B5" w14:textId="34B95A2C" w:rsidR="00742A37" w:rsidRPr="001817BC" w:rsidRDefault="00650E78" w:rsidP="00A86EB5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Imię i Nazwisko: ………………………..……………</w:t>
       </w:r>
-      <w:r w:rsidR="00740D37">
+      <w:r w:rsidR="00740D37" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003747CC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.… stanowisko:……</w:t>
       </w:r>
-      <w:r w:rsidR="00014D8D">
+      <w:r w:rsidR="00014D8D" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:r w:rsidRPr="003747CC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.….…………….</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>.…</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003747CC">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Imię i Nazwisko: ………………………………………….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00740D37">
+        <w:t>…………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA3B190" w14:textId="755BDC3A" w:rsidR="00650E78" w:rsidRPr="001817BC" w:rsidRDefault="00650E78" w:rsidP="00A86EB5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003747CC">
+      </w:pPr>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>stanowisko:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00014D8D">
+        <w:t>Imię i Nazwisko: ………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00740D37" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>……………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CFD7F3B" w14:textId="77777777" w:rsidR="00A54FCC" w:rsidRDefault="00650E78" w:rsidP="00A54FCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stanowisko:</w:t>
+      </w:r>
+      <w:r w:rsidR="00014D8D" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00014D8D" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFD7F3B" w14:textId="1C6D5EF2" w:rsidR="00A54FCC" w:rsidRPr="001817BC" w:rsidRDefault="00650E78" w:rsidP="00D671BF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A54FCC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wysokość opłacanych składek na ubezpieczenie wypadkowe (%)</w:t>
       </w:r>
-      <w:r w:rsidR="00E1773F" w:rsidRPr="00A54FCC">
+      <w:r w:rsidR="00E1773F" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A54FCC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>………………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00014D8D" w:rsidRPr="00A54FCC">
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86EB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A54FCC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00014D8D" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="pl-PL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC54331" w14:textId="72AE02BB" w:rsidR="00650E78" w:rsidRPr="00A54FCC" w:rsidRDefault="00650E78" w:rsidP="00A54FCC">
+    <w:p w14:paraId="6DC54331" w14:textId="72AE02BB" w:rsidR="00650E78" w:rsidRPr="00A042E3" w:rsidRDefault="00650E78" w:rsidP="00E063F3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A54FCC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacja o stanie zatrudnienia u </w:t>
       </w:r>
-      <w:r w:rsidR="00AE0A73">
+      <w:r w:rsidR="00AE0A73" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pracodawcy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A54FCC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> na dzień złożenia wniosku oraz w</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A54FCC">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> okresie ostatnich 6 miesięcy przed złożeniem wniosku:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1021"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="590A2CB6" w14:textId="77777777" w:rsidTr="001475F8">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="310CBB52" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
-          <w:trHeight w:val="699"/>
+          <w:trHeight w:val="802"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43AF9ED2" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7195C9FB" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Forma zatrudnienia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436CA70B" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="1A72A53C" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ogólna liczba w dniu złożenia wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A513926" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="3B39BCCC" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6 miesięcy poprzedzających złożenie wniosku  (należy podać zatrudnienie w poszczególnych miesiącach)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="7A577723" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="74E05FB8" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76622E03" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="507B1121" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8C1882" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="1C4CFEC0" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9510F7" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="50D5C478" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>m-c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB8901F" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="33DF1CB1" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>m-c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7DDE89" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="115C77C3" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>m-c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CF0F8D" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="236B35EE" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>m-c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19946FA3" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="6300A6E1" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>m-c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8B8AC4" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="2B0EE127" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>m-c</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="704F4FD8" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="07194917" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08827653" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="5EC50BC8" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Umowa o pracę – liczba zatrudnionych pracowników</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10020454" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="4861CDE6" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="386CCA81" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="6B24CD04" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A19559" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7DD9F1D5" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11EB530C" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="2D1F816D" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDDB36D" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="2CB4EE9E" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53391BB0" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="3432E9D5" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E80687" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="20416054" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="76570832" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="1F52CDBC" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB6F367" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7015B146" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Umowa o pracę – </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>w przeliczeniu na pełny etat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA4797A" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="0B3EB3EF" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D52CF6" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7F8981B5" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2ACBEF" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="5941EB32" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53DE5F3F" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="50E8D37A" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F8E269" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="0F05C1E5" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B12868D" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="6AEC281C" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C08FBD" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="00CBA3AD" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="0E550168" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="74C6131F" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4224" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03E24B66" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="46AB6D61" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Umowa zlecenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B732FFE" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="398FFD8A" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D04F5FF" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="63FE6A74" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="325DFF7E" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="3246BD62" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1F6607" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="5EDC18E3" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9A11E7" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="3CB3B6D3" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57ADB251" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="557987E1" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9EC0BE" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="325EAAAA" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="6B5A24DE" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="2660D0B0" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E23B816" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="6DD88485" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>W przypadku rozwiązania stosunku pracy z pracownikami w okresie ostatnich 6 miesięcy należy wypełnić poniższą tabelę:</w:t>
+              <w:t>W przypadku rozwiązania stosunku pracy z pracownikami w okresie ostatnich 6 miesięcy należy wypełnić:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="02ACD59B" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="5574D6A9" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="687"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4542AB" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="6B32B8D7" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Data rozwiązania umowy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="081B9B3A" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="13EA0632" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Liczba osób</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="261EB259" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="13FC69D5" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64DAD">
+            <w:r w:rsidRPr="00A042E3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sposób rozwiązania umowy (np. wypowiedzenie dokonane przez pracodawcę, porozumienie stron z przyczyn niedotyczących pracowników itd.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="45D94768" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="50087B1C" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8B438C" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7E5BF9C4" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68AB1A17" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="2989D562" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0714D919" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="27CBC9C6" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="26A094B5" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="30F30869" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B954AE1" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7067B444" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69667B5E" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="557B7F66" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B97B8FD" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="7DD35F11" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00650E78" w:rsidRPr="00C64DAD" w14:paraId="311181A2" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="34C406B8" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7975B293" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="76967A16" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3350B4E7" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="05D684F3" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A38D35E" w14:textId="77777777" w:rsidR="00650E78" w:rsidRPr="00C64DAD" w:rsidRDefault="00650E78" w:rsidP="00717520">
+          <w:p w14:paraId="11B70192" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w14:paraId="471B315D" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="30C6ACE4" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
-          <w:trHeight w:val="394"/>
+          <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA65C83" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w:rsidRDefault="00AF0B27" w:rsidP="00717520">
+          <w:p w14:paraId="5F42A206" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F37C723" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w:rsidRDefault="00AF0B27" w:rsidP="00717520">
+          <w:p w14:paraId="1A4EB093" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39DF505F" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w:rsidRDefault="00AF0B27" w:rsidP="00717520">
+          <w:p w14:paraId="57D8BC8F" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w14:paraId="4A06DCCD" w14:textId="77777777" w:rsidTr="00717520">
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="4785CFE8" w14:textId="77777777" w:rsidTr="006741BC">
         <w:trPr>
-          <w:trHeight w:val="394"/>
+          <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECA56A7" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w:rsidRDefault="00AF0B27" w:rsidP="00717520">
+          <w:p w14:paraId="58FF161C" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="536AFC57" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w:rsidRDefault="00AF0B27" w:rsidP="00717520">
+          <w:p w14:paraId="4D0013D3" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5415" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5F6DDF" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="00C64DAD" w:rsidRDefault="00AF0B27" w:rsidP="00717520">
+          <w:p w14:paraId="170575D3" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A042E3" w:rsidRPr="00A042E3" w14:paraId="0FA37036" w14:textId="77777777" w:rsidTr="006741BC">
+        <w:trPr>
+          <w:trHeight w:val="381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D88E72E" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6819BFB0" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5415" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDBC1B7" w14:textId="77777777" w:rsidR="00A042E3" w:rsidRPr="00A042E3" w:rsidRDefault="00A042E3" w:rsidP="00A042E3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7ACAE2B7" w14:textId="28D57C8F" w:rsidR="00B31259" w:rsidRDefault="00B31259" w:rsidP="00B31259">
-      <w:pPr>
+    <w:p w14:paraId="7ACAE2B7" w14:textId="759C5DF1" w:rsidR="00B31259" w:rsidRDefault="00A042E3" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A86B6D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FA703B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">UWAGA: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A86B6D">
+        <w:t>UWAGA: Do liczby pracowników nie należy wliczać: właściciela firmy, młodocianych, przebywających na urlopach bezpłatnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA703B" w:rsidRPr="00FA703B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Do liczby pracowników nie należy wliczać: właściciela firmy, młodocianych, przebywających na urlopach bezpłatnych, macierzyńskich lub wychowawczych)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05DF6EE2" w14:textId="6E687119" w:rsidR="009C2BF6" w:rsidRPr="00445AD9" w:rsidRDefault="009C2BF6" w:rsidP="00445AD9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EE81B6" w14:textId="77777777" w:rsidR="00BE1FD2" w:rsidRPr="00FA703B" w:rsidRDefault="00BE1FD2" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DF6EE2" w14:textId="6E687119" w:rsidR="009C2BF6" w:rsidRPr="001817BC" w:rsidRDefault="009C2BF6" w:rsidP="00653B88">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445AD9">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Informacje dotyczące planowanego zatrudnienia w ramach robót publicznych:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AD7CEF" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+    <w:p w14:paraId="7DBBA83B" w14:textId="77777777" w:rsidR="005B33AA" w:rsidRPr="005B33AA" w:rsidRDefault="009E5BE8" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...13 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Liczba osób proponowanych do zatrudnienia: …..….... w tym niepełnosprawnych …...…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2331E33C" w14:textId="77777777" w:rsidR="005B33AA" w:rsidRPr="00B5769A" w:rsidRDefault="009E5BE8" w:rsidP="005B33AA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="3A89879A" w14:textId="296F5492" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B33AA" w:rsidRPr="00B5769A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(rodzaj zatrudnienia - umowa o pracę w pełnym wymiarze czasu pracy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059EDCCE" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="001817BC" w:rsidRDefault="009C2BF6" w:rsidP="001817BC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Proponowany okres zatrudnienia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB4554" w14:textId="44590C8B" w:rsidR="005B33AA" w:rsidRDefault="009C2BF6" w:rsidP="005B33AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...46 lines deleted...]
-    <w:p w14:paraId="5A720C4E" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>okres refundacji (1 – 6 miesięcy): ……</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">….……… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C888999" w14:textId="4BD37DB3" w:rsidR="005B33AA" w:rsidRDefault="00FD5B34" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33AA" w:rsidRPr="005B33AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atrudnienie po zakończeniu realizacji umowy: ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33AA" w:rsidRPr="005B33AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33AA" w:rsidRPr="005B33AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……...… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D0E9F8" w14:textId="77777777" w:rsidR="005B33AA" w:rsidRPr="005B33AA" w:rsidRDefault="005B33AA" w:rsidP="005B33AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="142"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="644EEFC4" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="008E34E9" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B33AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(należy podać liczbę miesięcy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A720C4E" w14:textId="098F60FD" w:rsidR="009C2BF6" w:rsidRPr="001817BC" w:rsidRDefault="009C2BF6" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E34E9">
-[...6 lines deleted...]
-    <w:p w14:paraId="177E7137" w14:textId="34749087" w:rsidR="009C2BF6" w:rsidRPr="001D5B67" w:rsidRDefault="009C2BF6" w:rsidP="00032237">
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Planowany termin rozpoczęcia pracy: …………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760CA347" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System i rozkład czasu pracy: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE0D1DA" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D5B67">
-[...18 lines deleted...]
-    <w:p w14:paraId="68C9FC6E" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="000A35E3" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>praca w systemie pracy zmianowej: TAK / NIE *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DF8A2A" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jeżeli TAK: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007807A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 zmiana,  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk218862451"/>
+      <w:r w:rsidRPr="007807A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 zmiany,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007807A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 zmiany, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007807A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ruch ciągły, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007807A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inne …….……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC42B4C" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="27E603AB" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="000A35E3" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>godziny pracy: ……………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………….……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BDEBBC" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="3E278CB1" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="000A35E3" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>liczba godzin pracy na dobę: …</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>….... tygodniowo: ……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…. miesięcznie: ……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F095F11" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="0E4D266A" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="000A35E3" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>praca w niedzielę i święta: TAK / NIE *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0590EBDE" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...6 lines deleted...]
-    <w:p w14:paraId="40C76841" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>praca w porze nocnej: TAK / NIE *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B54B36" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRDefault="00FA703B" w:rsidP="005B33AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>praca szkodliwa lub uciążliwa dla zdrowia: TAK / NIE *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A5701E" w14:textId="77777777" w:rsidR="00BE1FD2" w:rsidRDefault="00BE1FD2" w:rsidP="00BE1FD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698055D8" w14:textId="77777777" w:rsidR="00BE1FD2" w:rsidRPr="00685AF1" w:rsidRDefault="00BE1FD2" w:rsidP="00BE1FD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D132CDB" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00BE1FD2" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Nazwa stanowiska: ………………………………………………………….…….</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nazwa zawodu …………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00494A1E">
-[...6 lines deleted...]
-    <w:p w14:paraId="3CF764D9" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….. kod zawodu ……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(zgodnie z Rozporządzeniem Ministra Rodziny, Pracy i Polityki Społecznej z dnia 21 października 2025r. w sprawie klasyfikacji zawodów i specjalności na potrzeby rynku pracy Dz.U. z 2025r. poz. 1534)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ACD062" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00BE1FD2" w:rsidRDefault="00FA703B" w:rsidP="002C285A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nazwa stanowiska : ……………………………..………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">….…….……. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(z uwzględnieniem art. 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3ca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§3 Kodeksu Pracy: „Pracodawca zapewnia, aby ogłoszenie o naborze na stanowisko oraz nazwy stanowisk były neutralne pod względem płci, a proces rekrutacyjny przebiegał w sposób niedyskryminujący”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138E4BE6" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00494A1E">
-[...3 lines deleted...]
-        <w:t>Kod zawodu (zgodny z klasyfikacją zawodów i specjalności): ……………</w:t>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Miejsce wykonywania pracy: ..…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00494A1E">
-[...24 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………….….…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55026370" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00494A1E">
-[...6 lines deleted...]
-    <w:p w14:paraId="54E0EB14" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="00CC2893" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AD91F5" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00494A1E">
-[...3 lines deleted...]
-        <w:t>Rodzaj wykonywanej pracy: ………………………………………………….…………</w:t>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Charakterystyka lub rodzaj wykonywanej pracy: ……………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="284"/>
+        <w:t>………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.……..………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C54EC7" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…..………………………………………………………….……………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………...</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53705AD7" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRPr="00494A1E" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+        <w:t>………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046BFBEB" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wymagania - oczekiwania pracodawcy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAC0EC2" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00624D35" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00494A1E">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>wykształcenie (poziom i kierunek): …………….……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………….……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBEFEA6" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163BD570" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:firstLine="284"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="578"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...3 lines deleted...]
-        <w:t>………………………………………………….……………</w:t>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>kwalifikacje / uprawnienia ….……….…..……………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:t>………………………….……</w:t>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………..……….….….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1077E6D5" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="45EFF5E6" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DF353F" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>umiejętności …………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………….…....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280A90BF" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385FC794" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A35E3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Niezbędne </w:t>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>doświadczenie zawodowe: ……………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">lub pożądane </w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="5C0290BA" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………….…...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D784A96" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>znajomość języków obcych: ….…………………………………………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dodatkowe </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>………</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:p w14:paraId="181542C8" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……….……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD243D2" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E4825">
-[...3 lines deleted...]
-        <w:t>Wysokość proponowanego wynagrodzenia</w:t>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pozostałe wymagania: ………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> brutto </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="02AFBFC3" w14:textId="77777777" w:rsidR="009C2BF6" w:rsidRDefault="009C2BF6" w:rsidP="009C2BF6">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F809546" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="00685AF1" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00685AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EB6AEE" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="007C2D67" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wysokość proponowanego wynagrodzenia brutto: ……………………….……….…....…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7217C3" w14:textId="77777777" w:rsidR="00FA703B" w:rsidRPr="005648B6" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System wynagradzania: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30064B83" w14:textId="4E6C45BA" w:rsidR="00FA703B" w:rsidRPr="005648B6" w:rsidRDefault="00FA703B" w:rsidP="00FA703B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miesięczny, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godzinowy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akordowy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prowizyjny, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inny ………</w:t>
+      </w:r>
+      <w:r w:rsidR="00674C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>....……….…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DC61AA" w14:textId="77777777" w:rsidR="00B53D80" w:rsidRDefault="00FA703B" w:rsidP="00B53D80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termin wypłaty wynagrodzenia: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005648B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………….………………………………….……….……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE27DCB" w14:textId="3F50626A" w:rsidR="00674C81" w:rsidRPr="00B53D80" w:rsidRDefault="009C2BF6" w:rsidP="00B53D80">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wnioskowana wysokość refundacji: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E0488C" w14:textId="2E7E6374" w:rsidR="00674C81" w:rsidRDefault="00674C81" w:rsidP="00674C81">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202441825"/>
+      <w:r w:rsidRPr="00674C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">część kosztów poniesionych na wynagrodzenie i nagrody </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>acji</w:t>
-[...40 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="004718FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E87556B" w14:textId="24A44C1F" w:rsidR="004718FE" w:rsidRPr="004718FE" w:rsidRDefault="004718FE" w:rsidP="004718FE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="271" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004718FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>max. 4000 zł – tj. część kosztów poniesionych na wynagrodzenia i nagrody)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462F3444" w14:textId="33E38272" w:rsidR="004718FE" w:rsidRDefault="00674C81" w:rsidP="004718FE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="271" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">składkę na ubezpieczenia społeczne od refundowanego wynagrodzenia </w:t>
+      </w:r>
+      <w:r w:rsidR="004718FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692DEC12" w14:textId="7894E365" w:rsidR="004718FE" w:rsidRPr="003612AF" w:rsidRDefault="004718FE" w:rsidP="003612AF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A4D6F0" w14:textId="77777777" w:rsidR="004718FE" w:rsidRDefault="004718FE" w:rsidP="004718FE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="120" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178A5402" w14:textId="4D4B44C9" w:rsidR="00EC0B77" w:rsidRPr="001817BC" w:rsidRDefault="00EC0B77" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-29"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55F1B">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="00E20171">
+      <w:r w:rsidR="00E20171" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55F1B">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidR="004816F4">
+      <w:r w:rsidR="004816F4" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55F1B">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4E1F35" w14:textId="61F4DE6E" w:rsidR="00EC0B77" w:rsidRPr="0085276E" w:rsidRDefault="00EC0B77" w:rsidP="0085276E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E4E1F35" w14:textId="61F4DE6E" w:rsidR="00EC0B77" w:rsidRPr="001817BC" w:rsidRDefault="00EC0B77" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085276E">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czytelny podpis i pieczątka </w:t>
       </w:r>
-      <w:r w:rsidR="0085276E" w:rsidRPr="0085276E">
+      <w:r w:rsidR="0085276E" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organizatora</w:t>
       </w:r>
-      <w:r w:rsidRPr="0085276E">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50887F6B" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRDefault="00AF0B27" w:rsidP="00EC0B77">
-      <w:pPr>
+    <w:p w14:paraId="50887F6B" w14:textId="77777777" w:rsidR="00AF0B27" w:rsidRPr="001817BC" w:rsidRDefault="00AF0B27" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EEAD97" w14:textId="77777777" w:rsidR="00A84227" w:rsidRDefault="00A84227" w:rsidP="00095889">
-[...32 lines deleted...]
-    <w:p w14:paraId="36CB4E3D" w14:textId="3EDF0B0C" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="007D79E2">
+    <w:p w14:paraId="36CB4E3D" w14:textId="2E6D4AF1" w:rsidR="007D79E2" w:rsidRPr="001817BC" w:rsidRDefault="00653B88" w:rsidP="00653B88">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D79E2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Zasady organizacji </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D71BE5">
+        <w:t>Informacje dotyczące</w:t>
+      </w:r>
+      <w:r w:rsidR="007D79E2" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>robót publicznych</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D79E2">
+        <w:t xml:space="preserve"> organizacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00D71BE5" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>robót publicznych</w:t>
+      </w:r>
+      <w:r w:rsidR="007D79E2" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166494A0" w14:textId="78092ED4" w:rsidR="00434A98" w:rsidRPr="00434A98" w:rsidRDefault="008C151E" w:rsidP="00434A98">
+    <w:p w14:paraId="166494A0" w14:textId="78092ED4" w:rsidR="00434A98" w:rsidRPr="001817BC" w:rsidRDefault="008C151E" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Organizacja robót publicznych</w:t>
       </w:r>
-      <w:r w:rsidR="00434A98">
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> i zwrot części kosztów poniesionych na wynagrodzenia, nagrody oraz składki na ubezpieczenia społeczne zatrudnionych skierowanych bezrobotnych odbywa się na podstawie umowy zawartej z </w:t>
       </w:r>
-      <w:r w:rsidR="00D722A7">
+      <w:r w:rsidR="00D722A7" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>organizatorem</w:t>
       </w:r>
-      <w:r w:rsidR="00434A98">
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F54CF1" w14:textId="2878FE46" w:rsidR="008C151E" w:rsidRDefault="008C151E" w:rsidP="008C151E">
+    <w:p w14:paraId="01F54CF1" w14:textId="2878FE46" w:rsidR="008C151E" w:rsidRPr="001817BC" w:rsidRDefault="008C151E" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Organizator robót publicznych może wskazać pracodawcę, u którego będą wykonywane roboty publiczne. Umowa  w takim przypadku jest zawierana ze wskazanym pracodawcą</w:t>
       </w:r>
-      <w:r w:rsidR="00AF143A">
+      <w:r w:rsidR="00AF143A" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. B</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eneficjentem pomocy </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C151E">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00006A78" w:rsidRPr="00006A78">
-[...11 lines deleted...]
-      <w:r w:rsidR="00434A98">
+      <w:r w:rsidR="00006A78" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>jest wskazany pracodawca, uzys</w:t>
+      </w:r>
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kujący </w:t>
       </w:r>
-      <w:r w:rsidR="00006A78">
+      <w:r w:rsidR="00006A78" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>refundacj</w:t>
       </w:r>
-      <w:r w:rsidR="00434A98">
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00006A78">
+      <w:r w:rsidR="00006A78" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kosztów poniesionych na wynagrodzenie, nagrody i składki na ubezpieczenie społeczne</w:t>
       </w:r>
-      <w:r w:rsidR="00434A98">
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263D62A7" w14:textId="104AE6B4" w:rsidR="00434A98" w:rsidRDefault="00434A98" w:rsidP="008C151E">
+    <w:p w14:paraId="263D62A7" w14:textId="104AE6B4" w:rsidR="00434A98" w:rsidRPr="001817BC" w:rsidRDefault="00434A98" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Naruszenie warunków umowy w zakresie zatrudnienia skierowanego bezrobotnego podczas trwania robót publicznych powoduje obowiązek zwrotu uzyskanych refundacji wraz z odsetkami ustawowymi naliczonymi od całości uzyskanych refundacji od dnia otrzymania pierwszej refundacji, w terminie 30 dni od daty doręczenia wezwania starosty. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9F7746" w14:textId="1A85849B" w:rsidR="00434A98" w:rsidRDefault="00EE6A17" w:rsidP="008C151E">
+    <w:p w14:paraId="0C9F7746" w14:textId="1A85849B" w:rsidR="00434A98" w:rsidRDefault="00EE6A17" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pracodawca / organizator, który będzie pracodawcą </w:t>
+      </w:r>
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jest obowiązany </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ramach robót publicznych </w:t>
+      </w:r>
+      <w:r w:rsidR="00434A98" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zatrudnić w pierwszej kolejności bezrobotnych będących dłużnikami alimentacyjnymi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE9467D" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRPr="008B4A5F" w:rsidRDefault="00A90A83" w:rsidP="00A90A83">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pierwszeństwo w skierowaniu do udziału w formach pomocy przysługuje bezrobotnym: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4221D2" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRPr="008B4A5F" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">posiadającym Kartę Dużej Rodziny, o której mowa w art. 1 ust. 1 ustawy z dnia 5 grudnia 2014 r. o Karcie Dużej Rodziny, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5718599E" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRPr="008B4A5F" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powyżej 50. roku życia, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C32E4A1" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRPr="008B4A5F" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bez kwalifikacji zawodowych, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2779D359" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRPr="008B4A5F" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niepełnosprawnym, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07ADD587" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRPr="008B4A5F" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">długotrwale bezrobotnym, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41458C26" w14:textId="77777777" w:rsidR="00A90A83" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>będącym osobami do 30. roku życia</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...21 lines deleted...]
-    <w:p w14:paraId="5131436A" w14:textId="2B0C4284" w:rsidR="00434A98" w:rsidRDefault="00434A98" w:rsidP="00434A98">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771E54A9" w14:textId="755DAE99" w:rsidR="00A90A83" w:rsidRPr="00A90A83" w:rsidRDefault="00A90A83" w:rsidP="00F272BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90A83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>samotnie wychowującym co najmniej jedno dziecko</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4944">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5131436A" w14:textId="2B0C4284" w:rsidR="00434A98" w:rsidRPr="001817BC" w:rsidRDefault="00434A98" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Roboty publiczne nie mogą być organizowane w WUP, PUP oraz biurach poselskich, senatorskich i poselsko-senatorskich.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE5F319" w14:textId="374F1951" w:rsidR="009559D0" w:rsidRDefault="009559D0" w:rsidP="009559D0">
+    <w:p w14:paraId="6CE5F319" w14:textId="374F1951" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Roboty publiczne nie mogą być organizowane u </w:t>
       </w:r>
-      <w:r w:rsidR="00431193">
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00431193" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pracodawcy / organizatora, który będzie pracodawcą,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> który w okresie 12 miesięcy przed dniem złożenia wniosku przerwał realizowany u niego staż bez uzasadnionej przyczyny lub realizowany u niego staż został przerwany przez starostę z powodu nierealizowania przez organizatora programu stażu lub niedotrzymywania warunków jego odbywania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AFC5BD" w14:textId="64B1BB39" w:rsidR="00434A98" w:rsidRDefault="009559D0" w:rsidP="008C151E">
+    <w:p w14:paraId="69AFC5BD" w14:textId="64B1BB39" w:rsidR="00434A98" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Starosta nie może skierować bezrobotnego do robót publicznych, jeżeli w okresie ostatnich 90 dni bezrobotny był zatrudniony w ramach tych prac interwencyjnych lub robót publicznych u </w:t>
       </w:r>
-      <w:r w:rsidR="00D722A7">
+      <w:r w:rsidR="00D722A7" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pracodawcy / organizatora, który będzie pracodawcą</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A53EFC" w14:textId="58A5EEF1" w:rsidR="009559D0" w:rsidRDefault="009559D0" w:rsidP="008C151E">
+    <w:p w14:paraId="01A53EFC" w14:textId="58A5EEF1" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatrudnienie skierowanej osoby bezrobotnej w ramach robót publicznych następuje w pełnym wymiarze czasy pracy, na podstawie umowy o pracę zawartej pomiędzy </w:t>
       </w:r>
-      <w:r w:rsidR="00D61810">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D61810" w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pracodawcą / organizatorem, który będzie pracodawcą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a skierowanym bezrobotnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6D952C" w14:textId="305C9363" w:rsidR="009559D0" w:rsidRPr="009559D0" w:rsidRDefault="009559D0" w:rsidP="009559D0">
+    <w:p w14:paraId="4B6D952C" w14:textId="305C9363" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="6E61F0B4" w14:textId="0FFD4015" w:rsidR="009559D0" w:rsidRDefault="00D36A91" w:rsidP="009559D0">
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku rozwiązania umowy o pracę przez skierowanego bezrobotnego, rozwiązania z nim umowy o pracę na podstawie art. 52 albo art. 53 ustawy z dnia 26 czerwca 1974 r. – Kodeks pracy albo wygaśnięcia stosunku pracy skierowanego bezrobotnego w trakcie okresu objętego refundacją albo przed upływem okresu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001817BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>o którym mowa w pkt. 8, starosta kieruje na zwolnione stanowisko pracy odpowiedniego bezrobotnego. W przypadku odmowy przyjęcia skierowanego bezrobotnego na zwolnione stanowisko pracy, pracodawca zwraca uzyskaną pomoc w całości wraz z odsetkami ustawowymi naliczonymi od dnia otrzymania pierwszej refundacji, w terminie 30 dni od dnia doręczenia wezwania starosty. W przypadku braku możliwości skierowania bezrobotnego przez PUP na zwolnione stanowisko pracy, pracodawca nie zwraca uzyskanej pomocy za okres, w którym uprzednio skierowany bezrobotny pozostawał w zatrudnieniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E61F0B4" w14:textId="0FFD4015" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="00D36A91" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracodawca / organizator, który będzie pracodawcą </w:t>
       </w:r>
-      <w:r w:rsidR="009559D0">
+      <w:r w:rsidR="009559D0" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nie może otrzymać finansowania formy pomocy z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych. W przypadku sfinansowania z Funduszu Pracy tych samych kosztów, na które zostały przekazane inne środki publiczne, środki Funduszu Pracy podlegają zwrotowi w terminie 14 dni od dnia doręczenia wezwania do ich zwrotu. Zwrot środków następuje z odsetkami w wysokości określonej jak dla zaległości podatkowych naliczonymi od dnia przekazania środków. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5C209A" w14:textId="77777777" w:rsidR="009559D0" w:rsidRDefault="009559D0" w:rsidP="009559D0">
+    <w:p w14:paraId="3E5C209A" w14:textId="77777777" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Złożenie niezgodnych z prawdą oświadczeń do wniosku, powoduje obowiązek zwrotu uzyskanej pomocy wraz z odsetkami ustawowymi naliczonymi od całości uzyskanej pomocy od dnia otrzymania pierwszej refundacji, w terminie 30 dni od dnia doręczenia wezwania starosty. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1D1368" w14:textId="77777777" w:rsidR="009559D0" w:rsidRDefault="009559D0" w:rsidP="009559D0">
-[...9 lines deleted...]
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="2C1D1368" w14:textId="77777777" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4C2594" w14:textId="77777777" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zapoznałem się z treścią powyższych zasad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4A7874" w14:textId="77777777" w:rsidR="009559D0" w:rsidRDefault="009559D0" w:rsidP="009559D0">
-[...1 lines deleted...]
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="5A4A7874" w14:textId="77777777" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="00653B88">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A47257C" w14:textId="77777777" w:rsidR="00673173" w:rsidRDefault="00673173" w:rsidP="009559D0">
-[...1 lines deleted...]
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="4A47257C" w14:textId="77777777" w:rsidR="00673173" w:rsidRPr="001817BC" w:rsidRDefault="00673173" w:rsidP="00653B88">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75FBE43C" w14:textId="77777777" w:rsidR="009559D0" w:rsidRDefault="009559D0" w:rsidP="00673173">
-[...1 lines deleted...]
-        <w:spacing w:after="80" w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="75FBE43C" w14:textId="77777777" w:rsidR="009559D0" w:rsidRPr="001817BC" w:rsidRDefault="009559D0" w:rsidP="00653B88">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1004" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A443D26" w14:textId="77777777" w:rsidR="00673173" w:rsidRDefault="00673173" w:rsidP="00673173">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3A443D26" w14:textId="77777777" w:rsidR="00673173" w:rsidRPr="001817BC" w:rsidRDefault="00673173" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-29"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55F1B">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...32 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>……..……………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21660897" w14:textId="62645894" w:rsidR="003912FA" w:rsidRPr="001817BC" w:rsidRDefault="00673173" w:rsidP="001817BC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085276E">
+      <w:r w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">czytelny podpis i pieczątka organizatora </w:t>
       </w:r>
-      <w:r w:rsidR="003912FA">
+      <w:r w:rsidR="003912FA" w:rsidRPr="001817BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4451BE69" w14:textId="3607399B" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="000A3A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4451BE69" w14:textId="3607399B" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Załączniki do wniosku:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257B6A81" w14:textId="77777777" w:rsidR="00A84227" w:rsidRDefault="007D79E2" w:rsidP="00A84227">
+    <w:p w14:paraId="257B6A81" w14:textId="77777777" w:rsidR="00A84227" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk175124848"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczenie o pomocy </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i pomocy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie otrzymanej przez wnioskodawcę - załącznik nr 1 do wniosku. (druki dostępne do pobrania ze strony internetowej  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00887B74">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.ropczyce.gov.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7326B8B5" w14:textId="137909D8" w:rsidR="007D79E2" w:rsidRPr="00A84227" w:rsidRDefault="007D79E2" w:rsidP="00A84227">
+    <w:p w14:paraId="7326B8B5" w14:textId="137909D8" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Formularz informacji przedstawianych przy ubieganiu się o  pomoc </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A84227">
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dla podmiotu prowadzącego działalność gospodarczą - załącznik nr 2 do wniosku </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F88E201" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="007D79E2">
-[...1 lines deleted...]
-        <w:spacing w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="2F88E201" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lub</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Formularz informacji przedstawianych przy ubieganiu się o pomoc </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-        <w:ind w:left="284"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00544B43">
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dla podmiotu prowadzącego działalność w rolnictwie lub rybołówstwie – załącznik nr 3 do wniosku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0757D7AB" w14:textId="227DD67B" w:rsidR="00D40E59" w:rsidRPr="00887B74" w:rsidRDefault="00D40E59" w:rsidP="00887B74">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005B1807" w:rsidRPr="00544B43">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00544B43">
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik 1 oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1807" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005B1807" w:rsidRPr="00544B43">
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00544B43">
+        </w:rPr>
+        <w:t xml:space="preserve">ałącznik 2 lub </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1807" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005F0050" w:rsidRPr="00544B43">
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ałącznik 3 do wniosku składa pracodawca / organizator, który będzie pracodawcą w przypadku jeżeli jest on beneficjentem </w:t>
+      </w:r>
+      <w:r w:rsidR="005F0050" w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>pomocy publicznej w rozumieniu</w:t>
       </w:r>
-      <w:r w:rsidR="005F0050" w:rsidRPr="00544B43">
+      <w:r w:rsidR="005F0050" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005F0050" w:rsidRPr="00544B43">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przepisów ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz.U. z 2025 r. poz. 468)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0050" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="0"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315309B8" w14:textId="3179BAEA" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="007D79E2">
+    <w:p w14:paraId="315309B8" w14:textId="3179BAEA" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczenie </w:t>
       </w:r>
-      <w:r w:rsidR="00A84227">
+      <w:r w:rsidR="00A84227" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">organizatora </w:t>
       </w:r>
-      <w:r w:rsidR="002D39EA">
+      <w:r w:rsidR="002D39EA" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00A84227">
+      <w:r w:rsidR="00A84227" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pracodawcy</w:t>
       </w:r>
-      <w:r w:rsidR="00A84227">
+      <w:r w:rsidR="00A84227" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D39EA">
+      <w:r w:rsidR="002D39EA" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lub</w:t>
       </w:r>
-      <w:r w:rsidR="00A84227">
+      <w:r w:rsidR="00A84227" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> organizatora który będzie </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
-      <w:r w:rsidR="00403388">
+      <w:r w:rsidR="00403388" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>acodawc</w:t>
       </w:r>
-      <w:r w:rsidR="00A84227">
+      <w:r w:rsidR="00A84227" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – załącznik nr</w:t>
       </w:r>
-      <w:r w:rsidR="002D39EA">
+      <w:r w:rsidR="002D39EA" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4 do wniosku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699677DC" w14:textId="77777777" w:rsidR="00C949CE" w:rsidRDefault="00C949CE" w:rsidP="00C949CE">
+    <w:p w14:paraId="699677DC" w14:textId="77777777" w:rsidR="00C949CE" w:rsidRPr="00887B74" w:rsidRDefault="00C949CE" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczenie organizatora – załącznik nr 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6072D423" w14:textId="64E20996" w:rsidR="00C949CE" w:rsidRDefault="00C949CE" w:rsidP="00C949CE">
+    <w:p w14:paraId="6072D423" w14:textId="64E20996" w:rsidR="00C949CE" w:rsidRPr="00887B74" w:rsidRDefault="00C949CE" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C949CE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczenie pracodawcy </w:t>
       </w:r>
-      <w:r w:rsidR="002D39EA">
+      <w:r w:rsidR="002D39EA" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lub</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C949CE">
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="179217F8" w14:textId="4CBB7D1D" w:rsidR="00C949CE" w:rsidRDefault="007D79E2" w:rsidP="00C949CE">
+        </w:rPr>
+        <w:t xml:space="preserve"> organizatora który będzie pracodawcą – załącznik nr 6 do wniosku.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="53981675" w14:textId="6C94D46A" w:rsidR="00C949CE" w:rsidRPr="00887B74" w:rsidRDefault="00926C1C" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="53981675" w14:textId="6C94D46A" w:rsidR="00C949CE" w:rsidRDefault="00926C1C" w:rsidP="00C949CE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kserokopia dokumentu potwierdzającego formę prawną istnienia organizatora/pracodawcy np.: statut, regulamin, uchwała, akt założycielski itp. oraz dokument potwierdzający powołanie na stanowisko kierownika/dyrektora danej jednostki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285ABCAA" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRDefault="00D24AAD" w:rsidP="004D1CE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0A505EB3" w14:textId="61C59AB4" w:rsidR="00D24AAD" w:rsidRPr="00C949CE" w:rsidRDefault="00D24AAD" w:rsidP="00C949CE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kserokopie dokumentów potwierdzających upoważnienie do reprezentacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92728" w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rganizatora</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92728" w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006012D6" w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92728" w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pracodawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887B74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz składania oświadczeń woli w jego imieniu np. pełnomocnictwo, powołanie, mianowanie (jeżeli nie wynika z dokumentu potwierdzającego formę prawną istnienia Wnioskodawcy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07698F36" w14:textId="4C471CBC" w:rsidR="004D1CE1" w:rsidRPr="004D1CE1" w:rsidRDefault="004D1CE1" w:rsidP="004D1CE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...62 lines deleted...]
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1CE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Urząd zastrzega sobie prawo do wglądu lub dostarczenia przez wnioskodawcę innych dokumentów niezbędnych do weryfikacji wniosku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FFE7CD" w14:textId="5B5D5350" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pouczenie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496C9537" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="007D79E2">
+    <w:p w14:paraId="496C9537" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wniosek powinien być wypełniony czytelnie. Niedopuszczalne jest jakiekolwiek modyfikowanie i usuwanie elementów Wniosku. Dopuszczalne jest wyłącznie dodawanie stron, rozszerzanie rubryk wynikające z objętości treści.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A52E7A" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="007D79E2">
+    <w:p w14:paraId="65A52E7A" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kserokopie wymaganych dokumentów powinny być potwierdzone przez Wnioskodawcę za zgodność z oryginałem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF4F3D0" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRDefault="007D79E2" w:rsidP="007D79E2">
+    <w:p w14:paraId="0CF4F3D0" w14:textId="77777777" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Złożenie wniosku nie jest jednoznaczne w przyznaniem wsparcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3A1ED9" w14:textId="65E9F6E0" w:rsidR="007D79E2" w:rsidRPr="00A241C2" w:rsidRDefault="007D79E2" w:rsidP="00A241C2">
+    <w:p w14:paraId="2BAE717F" w14:textId="77777777" w:rsidR="003F22A6" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">W terminie 30 dni od dnia złożenia wniosku, wnioskodawca zostanie poinformowany o rozpatrzeniu wniosku i wyrażeniu zgody lub jej braku na zorganizowanie </w:t>
       </w:r>
-      <w:r w:rsidR="00D24AAD">
+      <w:r w:rsidR="00D24AAD" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">robót </w:t>
       </w:r>
-      <w:r w:rsidR="00A241C2">
+      <w:r w:rsidR="00A241C2" w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>publicznych</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A241C2">
+    </w:p>
+    <w:p w14:paraId="2C3A1ED9" w14:textId="493FB278" w:rsidR="007D79E2" w:rsidRPr="00887B74" w:rsidRDefault="007D79E2" w:rsidP="00887B74">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A241C2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887B74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W przypadku wniosku niekompletnego wyznacza się wnioskodawcy 7-dniowy termin na jego uzupełnienie. Wniosek nieuzupełniony w terminie pozostawia się bez rozpoznania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E121CBF" w14:textId="77777777" w:rsidR="00FA1CE5" w:rsidRDefault="00FA1CE5" w:rsidP="00FA1CE5">
+    <w:p w14:paraId="1E121CBF" w14:textId="556919E7" w:rsidR="00FA1CE5" w:rsidRDefault="00FA1CE5" w:rsidP="001817BC">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FA1CE5" w:rsidSect="00095889">
+    <w:p w14:paraId="5550BD0B" w14:textId="77777777" w:rsidR="00B9108A" w:rsidRDefault="00B9108A" w:rsidP="001817BC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D727FCA" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRDefault="004D1CE1" w:rsidP="001817BC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4638DE2A" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRPr="00F25210" w:rsidRDefault="004D1CE1" w:rsidP="004D1CE1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F25210">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Adnotacje Powiatowego Urzędu Pracy w Ropczycach:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAFBA9E" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRDefault="004D1CE1" w:rsidP="004D1CE1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informację o pozytywnym rozpatrzeniu wniosku przekazano osobiście / telefonicznie /        e-mailowo Wnioskodawcy / osobie wyznaczonej przez wnioskodawcę do kontaktów z urzędem, w dniu……………………….…….…… o godz. …………………..………     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0696EC36" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRDefault="004D1CE1" w:rsidP="004D1CE1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F0788E" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRDefault="004D1CE1" w:rsidP="004D1CE1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7073C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324DCE7B" w14:textId="77777777" w:rsidR="004D1CE1" w:rsidRPr="007A4449" w:rsidRDefault="004D1CE1" w:rsidP="004D1CE1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>odpis pracownika PUP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D808E6C" w14:textId="77777777" w:rsidR="001817BC" w:rsidRPr="001817BC" w:rsidRDefault="001817BC" w:rsidP="001817BC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001817BC" w:rsidRPr="001817BC" w:rsidSect="000B58BD">
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="1077" w:bottom="993" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1077" w:bottom="851" w:left="1077" w:header="278" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="396F08F5" w14:textId="77777777" w:rsidR="005D591A" w:rsidRDefault="005D591A" w:rsidP="00891DAF">
+    <w:p w14:paraId="2941CFE4" w14:textId="77777777" w:rsidR="00127A34" w:rsidRDefault="00127A34" w:rsidP="00891DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E73415C" w14:textId="77777777" w:rsidR="005D591A" w:rsidRDefault="005D591A" w:rsidP="00891DAF">
+    <w:p w14:paraId="6048F8B0" w14:textId="77777777" w:rsidR="00127A34" w:rsidRDefault="00127A34" w:rsidP="00891DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76CD780B" w14:textId="77777777" w:rsidR="005D591A" w:rsidRDefault="005D591A" w:rsidP="00891DAF">
+    <w:p w14:paraId="6AEDE308" w14:textId="77777777" w:rsidR="00127A34" w:rsidRDefault="00127A34" w:rsidP="00891DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BFBE774" w14:textId="77777777" w:rsidR="005D591A" w:rsidRDefault="005D591A" w:rsidP="00891DAF">
+    <w:p w14:paraId="7AF09F86" w14:textId="77777777" w:rsidR="00127A34" w:rsidRDefault="00127A34" w:rsidP="00891DAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C6E76E0" w14:textId="666C9D66" w:rsidR="000B58BD" w:rsidRDefault="00764666" w:rsidP="000B58BD">
+    <w:pPr>
+      <w:ind w:left="4956" w:firstLine="708"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="000B58BD" w:rsidRPr="00987CD3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>druk wniosku obowiązujący od 0</w:t>
+    </w:r>
+    <w:r w:rsidR="000B58BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="000B58BD" w:rsidRPr="00987CD3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.01.2026r</w:t>
+    </w:r>
+    <w:r w:rsidR="000B58BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="32133089" w14:textId="04D327A6" w:rsidR="000B58BD" w:rsidRDefault="000B58BD" w:rsidP="000B58BD">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="7650"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B3774D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A34AF68C"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7087,50 +7979,335 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21E57D28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5628D3BE"/>
     <w:numStyleLink w:val="klaudia"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246615D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78EC888A"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27664076"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44FE4B66"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A47DBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD143934"/>
+    <w:lvl w:ilvl="0" w:tplc="AA200244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="284345F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70A03968"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7176,51 +8353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29084F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79984114"/>
     <w:lvl w:ilvl="0" w:tplc="27043D70">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7289,51 +8466,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8D629A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08D08764"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7375,51 +8552,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0877E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6FE5194"/>
     <w:lvl w:ilvl="0" w:tplc="04150013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7461,56 +8638,56 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F191B74"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CA804072"/>
+    <w:tmpl w:val="698203E2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="7"/>
+      <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
@@ -7581,51 +8758,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304C1CCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0AB895B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -7701,51 +8878,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="324D671D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22800452"/>
     <w:lvl w:ilvl="0" w:tplc="30A81378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7791,51 +8968,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="329D5DC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD3C0804"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="394E3276"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51DCB940"/>
     <w:lvl w:ilvl="0" w:tplc="8D10414C">
       <w:start w:val="7"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7880,54 +9143,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E404E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E072035A"/>
+    <w:tmpl w:val="3F46E7A0"/>
     <w:lvl w:ilvl="0" w:tplc="57C6C352">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7972,51 +9235,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F974527"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32B0FEBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC93BF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F286A99A"/>
+    <w:lvl w:ilvl="0" w:tplc="F55A380E">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4198169D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A34AF68C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8058,51 +9496,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48E076F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="752A6886"/>
     <w:lvl w:ilvl="0" w:tplc="640A4672">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -8147,51 +9585,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CEB1C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BECAE18"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8233,51 +9671,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="523331DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2DCAFB98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -8353,51 +9791,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53180A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DD4A5BA"/>
     <w:lvl w:ilvl="0" w:tplc="823E14B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8443,51 +9881,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E07ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFFAFD8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5466072E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33A22216"/>
+    <w:lvl w:ilvl="0" w:tplc="ADB20FBA">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A693FC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5628D3BE"/>
     <w:styleLink w:val="klaudia"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8564,51 +10177,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C6D796E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC36E63E"/>
+    <w:lvl w:ilvl="0" w:tplc="AA200244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D0710F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A46E833E"/>
     <w:lvl w:ilvl="0" w:tplc="8A623892">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8654,51 +10380,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61CB7502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A80688C"/>
+    <w:lvl w:ilvl="0" w:tplc="550AC9BA">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624826A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="078E3004"/>
     <w:lvl w:ilvl="0" w:tplc="A160814C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8744,51 +10559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653977F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A865698"/>
     <w:lvl w:ilvl="0" w:tplc="AA200244">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8857,51 +10672,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E11EF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5628D3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -8974,51 +10789,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C59614C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C51A1AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -9094,51 +10909,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CDD2EAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="430EF35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -9214,51 +11029,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72C37C19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36DE47E2"/>
+    <w:lvl w:ilvl="0" w:tplc="AA200244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C74981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FE463EE"/>
     <w:lvl w:ilvl="0" w:tplc="AA200244">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9327,51 +11255,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75377D50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5628D3BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -9447,51 +11375,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D364A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAC47D2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -9536,51 +11464,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B412DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6194E85A"/>
     <w:lvl w:ilvl="0" w:tplc="8A623892">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9626,51 +11554,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DEE59C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD1AA902"/>
     <w:lvl w:ilvl="0" w:tplc="C26E66EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9743,61 +11671,61 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F0B20E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5628D3BE"/>
     <w:numStyleLink w:val="klaudia"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="48069439">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="80761782">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1274288877">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperRoman"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="ordinal"/>
         <w:lvlText w:val="%2"/>
@@ -9892,105 +11820,105 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="7200" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2125685899">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="157891279">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1676032500">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="625967011">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1072315010">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1319462992">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1603340437">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="430711947">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1540320366">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="282076306">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1099638962">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1229612044">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1741829668">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1199901275">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1884169299">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="518616334">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1334336808">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="698051843">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="554894371">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2044355939">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -10009,394 +11937,507 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="428505830">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1946694029">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1652556524">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="661203365">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1977175835">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1752577600">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="93207713">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="666446918">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="469901484">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="603462387">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="749351101">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="754136185">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="341319284">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1832679223">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="93207713">
+  <w:num w:numId="39" w16cid:durableId="1988707921">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1627079255">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1739740470">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2089688924">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1904442201">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1237015954">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1385837926">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="908226953">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1811095196">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1083838540">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="666446918">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="49" w16cid:durableId="617761986">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="469901484">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="50" w16cid:durableId="878468577">
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00891DAF"/>
     <w:rsid w:val="00006A78"/>
     <w:rsid w:val="00014A80"/>
     <w:rsid w:val="00014D8D"/>
     <w:rsid w:val="00095889"/>
     <w:rsid w:val="000A14D8"/>
     <w:rsid w:val="000A3A0F"/>
+    <w:rsid w:val="000B58BD"/>
     <w:rsid w:val="000C0F03"/>
     <w:rsid w:val="000C2084"/>
+    <w:rsid w:val="000E4869"/>
     <w:rsid w:val="000E5E73"/>
     <w:rsid w:val="000F0219"/>
     <w:rsid w:val="000F0DA0"/>
+    <w:rsid w:val="000F7B4A"/>
     <w:rsid w:val="0011522C"/>
     <w:rsid w:val="001253B3"/>
+    <w:rsid w:val="00127A34"/>
     <w:rsid w:val="00135952"/>
     <w:rsid w:val="001475F8"/>
     <w:rsid w:val="001500E5"/>
     <w:rsid w:val="00154CBE"/>
+    <w:rsid w:val="001626F4"/>
     <w:rsid w:val="00171AFA"/>
+    <w:rsid w:val="001817BC"/>
+    <w:rsid w:val="001A0A1A"/>
+    <w:rsid w:val="001A3897"/>
     <w:rsid w:val="001B0FBC"/>
     <w:rsid w:val="001B1D50"/>
+    <w:rsid w:val="001C0273"/>
     <w:rsid w:val="001D2DD1"/>
+    <w:rsid w:val="001D3D9B"/>
     <w:rsid w:val="001D5B67"/>
+    <w:rsid w:val="001D5CA3"/>
     <w:rsid w:val="001E1696"/>
     <w:rsid w:val="001E41A2"/>
     <w:rsid w:val="00217015"/>
     <w:rsid w:val="00221E89"/>
     <w:rsid w:val="00241ED7"/>
     <w:rsid w:val="0026579B"/>
+    <w:rsid w:val="0027727B"/>
     <w:rsid w:val="00277B53"/>
     <w:rsid w:val="00297D40"/>
     <w:rsid w:val="002A720C"/>
+    <w:rsid w:val="002C285A"/>
     <w:rsid w:val="002D39EA"/>
     <w:rsid w:val="002F4AF8"/>
     <w:rsid w:val="00323CB8"/>
     <w:rsid w:val="0032410B"/>
     <w:rsid w:val="00342AC7"/>
     <w:rsid w:val="00347B5A"/>
     <w:rsid w:val="0035080F"/>
+    <w:rsid w:val="003612AF"/>
     <w:rsid w:val="00372DF7"/>
     <w:rsid w:val="003747CC"/>
     <w:rsid w:val="003912FA"/>
     <w:rsid w:val="003B40A0"/>
+    <w:rsid w:val="003F22A6"/>
     <w:rsid w:val="00403388"/>
     <w:rsid w:val="00415A9B"/>
     <w:rsid w:val="00431193"/>
     <w:rsid w:val="00434A98"/>
     <w:rsid w:val="00444BA9"/>
     <w:rsid w:val="00445880"/>
     <w:rsid w:val="00445AD9"/>
     <w:rsid w:val="00445DEF"/>
     <w:rsid w:val="0046675D"/>
+    <w:rsid w:val="004718FE"/>
     <w:rsid w:val="004816F4"/>
     <w:rsid w:val="004A4480"/>
+    <w:rsid w:val="004B6704"/>
     <w:rsid w:val="004B6D52"/>
+    <w:rsid w:val="004D1CE1"/>
     <w:rsid w:val="004D6457"/>
     <w:rsid w:val="004E03B4"/>
+    <w:rsid w:val="005024E6"/>
     <w:rsid w:val="00510DB7"/>
     <w:rsid w:val="005165F1"/>
     <w:rsid w:val="005168A9"/>
     <w:rsid w:val="005372AE"/>
     <w:rsid w:val="00544B43"/>
     <w:rsid w:val="00570A46"/>
+    <w:rsid w:val="00590B45"/>
     <w:rsid w:val="00596009"/>
     <w:rsid w:val="005B02C5"/>
     <w:rsid w:val="005B1583"/>
     <w:rsid w:val="005B1807"/>
+    <w:rsid w:val="005B33AA"/>
+    <w:rsid w:val="005C6812"/>
     <w:rsid w:val="005D591A"/>
     <w:rsid w:val="005E7DB9"/>
     <w:rsid w:val="005F0050"/>
+    <w:rsid w:val="005F19F6"/>
     <w:rsid w:val="00601077"/>
     <w:rsid w:val="006012D6"/>
     <w:rsid w:val="00621655"/>
     <w:rsid w:val="00650E78"/>
+    <w:rsid w:val="00653B88"/>
     <w:rsid w:val="00673173"/>
+    <w:rsid w:val="00674C81"/>
+    <w:rsid w:val="00684ADB"/>
+    <w:rsid w:val="00694F68"/>
     <w:rsid w:val="0069565F"/>
     <w:rsid w:val="00695D1E"/>
+    <w:rsid w:val="006B705F"/>
     <w:rsid w:val="006C477D"/>
     <w:rsid w:val="006C4861"/>
+    <w:rsid w:val="006D7EED"/>
     <w:rsid w:val="006E1E00"/>
+    <w:rsid w:val="006F7C68"/>
     <w:rsid w:val="0070562C"/>
     <w:rsid w:val="007223EE"/>
     <w:rsid w:val="00725041"/>
+    <w:rsid w:val="00732FD5"/>
     <w:rsid w:val="00736155"/>
     <w:rsid w:val="007371C1"/>
     <w:rsid w:val="00740D37"/>
     <w:rsid w:val="00742A37"/>
+    <w:rsid w:val="00755863"/>
     <w:rsid w:val="00763221"/>
+    <w:rsid w:val="00764666"/>
+    <w:rsid w:val="00765B95"/>
+    <w:rsid w:val="00766766"/>
     <w:rsid w:val="0077616B"/>
+    <w:rsid w:val="007807A5"/>
+    <w:rsid w:val="0078174C"/>
     <w:rsid w:val="007857EE"/>
     <w:rsid w:val="0079433F"/>
     <w:rsid w:val="00795226"/>
     <w:rsid w:val="00796DBB"/>
     <w:rsid w:val="007C16AE"/>
     <w:rsid w:val="007C2127"/>
+    <w:rsid w:val="007C5699"/>
     <w:rsid w:val="007D3AF8"/>
     <w:rsid w:val="007D79E2"/>
     <w:rsid w:val="007E4CCA"/>
     <w:rsid w:val="007F58BB"/>
     <w:rsid w:val="00804738"/>
     <w:rsid w:val="008110FB"/>
+    <w:rsid w:val="00826B4A"/>
     <w:rsid w:val="0085276E"/>
     <w:rsid w:val="008713CD"/>
+    <w:rsid w:val="00887B74"/>
     <w:rsid w:val="00891DAF"/>
     <w:rsid w:val="008A21DA"/>
+    <w:rsid w:val="008A2D69"/>
     <w:rsid w:val="008B17F7"/>
     <w:rsid w:val="008B1B45"/>
     <w:rsid w:val="008C0C3B"/>
     <w:rsid w:val="008C151E"/>
     <w:rsid w:val="008C1E45"/>
     <w:rsid w:val="008D55BA"/>
     <w:rsid w:val="008E7E1A"/>
     <w:rsid w:val="00926C1C"/>
+    <w:rsid w:val="009325A2"/>
     <w:rsid w:val="009549FD"/>
     <w:rsid w:val="009559D0"/>
     <w:rsid w:val="009C2BF6"/>
     <w:rsid w:val="009D27A1"/>
+    <w:rsid w:val="009E5BE8"/>
     <w:rsid w:val="009E6D42"/>
     <w:rsid w:val="009E71FA"/>
     <w:rsid w:val="009F5586"/>
+    <w:rsid w:val="00A042E3"/>
     <w:rsid w:val="00A241C2"/>
+    <w:rsid w:val="00A26227"/>
     <w:rsid w:val="00A262A7"/>
+    <w:rsid w:val="00A5129F"/>
+    <w:rsid w:val="00A54CEE"/>
     <w:rsid w:val="00A54FCC"/>
     <w:rsid w:val="00A650E4"/>
     <w:rsid w:val="00A66849"/>
     <w:rsid w:val="00A84227"/>
+    <w:rsid w:val="00A85B3F"/>
     <w:rsid w:val="00A86B6D"/>
     <w:rsid w:val="00A86D7F"/>
+    <w:rsid w:val="00A86EB5"/>
+    <w:rsid w:val="00A90A83"/>
     <w:rsid w:val="00A92327"/>
     <w:rsid w:val="00AA0F56"/>
     <w:rsid w:val="00AA3D1F"/>
     <w:rsid w:val="00AB0F78"/>
     <w:rsid w:val="00AD124B"/>
     <w:rsid w:val="00AD1962"/>
     <w:rsid w:val="00AD6356"/>
     <w:rsid w:val="00AD6E9C"/>
     <w:rsid w:val="00AE0A73"/>
     <w:rsid w:val="00AF0B27"/>
     <w:rsid w:val="00AF143A"/>
     <w:rsid w:val="00B01881"/>
     <w:rsid w:val="00B15D55"/>
     <w:rsid w:val="00B2071E"/>
     <w:rsid w:val="00B25635"/>
     <w:rsid w:val="00B31259"/>
+    <w:rsid w:val="00B53D80"/>
     <w:rsid w:val="00B65CA3"/>
     <w:rsid w:val="00B7620D"/>
+    <w:rsid w:val="00B8367E"/>
+    <w:rsid w:val="00B9108A"/>
     <w:rsid w:val="00BA0426"/>
     <w:rsid w:val="00BB023E"/>
     <w:rsid w:val="00BC36DC"/>
+    <w:rsid w:val="00BD2EF7"/>
+    <w:rsid w:val="00BE1FD2"/>
     <w:rsid w:val="00BE2551"/>
     <w:rsid w:val="00BE5C7D"/>
     <w:rsid w:val="00BF574A"/>
+    <w:rsid w:val="00C12C00"/>
     <w:rsid w:val="00C137DD"/>
+    <w:rsid w:val="00C17A59"/>
     <w:rsid w:val="00C2515E"/>
     <w:rsid w:val="00C30BDD"/>
     <w:rsid w:val="00C42A21"/>
     <w:rsid w:val="00C63010"/>
     <w:rsid w:val="00C64DAD"/>
     <w:rsid w:val="00C64F57"/>
     <w:rsid w:val="00C65FED"/>
     <w:rsid w:val="00C87ECC"/>
     <w:rsid w:val="00C92728"/>
     <w:rsid w:val="00C92DB3"/>
     <w:rsid w:val="00C949CE"/>
+    <w:rsid w:val="00CA4944"/>
     <w:rsid w:val="00D01314"/>
     <w:rsid w:val="00D07832"/>
     <w:rsid w:val="00D24AAD"/>
     <w:rsid w:val="00D36A91"/>
     <w:rsid w:val="00D40E59"/>
+    <w:rsid w:val="00D50191"/>
+    <w:rsid w:val="00D549C1"/>
     <w:rsid w:val="00D57C4A"/>
     <w:rsid w:val="00D61810"/>
+    <w:rsid w:val="00D671BF"/>
     <w:rsid w:val="00D71BE5"/>
     <w:rsid w:val="00D722A7"/>
     <w:rsid w:val="00D83093"/>
     <w:rsid w:val="00D90D51"/>
     <w:rsid w:val="00DA0238"/>
+    <w:rsid w:val="00DA3674"/>
     <w:rsid w:val="00DB1368"/>
+    <w:rsid w:val="00DB2807"/>
     <w:rsid w:val="00DB32DE"/>
+    <w:rsid w:val="00DB6908"/>
     <w:rsid w:val="00DC1DA2"/>
     <w:rsid w:val="00DE0C49"/>
     <w:rsid w:val="00DF314F"/>
+    <w:rsid w:val="00E063F3"/>
     <w:rsid w:val="00E07F3B"/>
     <w:rsid w:val="00E1773F"/>
     <w:rsid w:val="00E20171"/>
     <w:rsid w:val="00E25502"/>
     <w:rsid w:val="00E60BF4"/>
     <w:rsid w:val="00E87989"/>
     <w:rsid w:val="00EA72ED"/>
     <w:rsid w:val="00EC0B77"/>
+    <w:rsid w:val="00EC1DBF"/>
     <w:rsid w:val="00EE6A17"/>
     <w:rsid w:val="00EE6C86"/>
     <w:rsid w:val="00EF4A39"/>
     <w:rsid w:val="00F103D0"/>
+    <w:rsid w:val="00F272BE"/>
     <w:rsid w:val="00F276DC"/>
     <w:rsid w:val="00F36D50"/>
     <w:rsid w:val="00F37E1C"/>
     <w:rsid w:val="00F73EB9"/>
     <w:rsid w:val="00F928D7"/>
     <w:rsid w:val="00FA0EA3"/>
     <w:rsid w:val="00FA1CE5"/>
+    <w:rsid w:val="00FA703B"/>
     <w:rsid w:val="00FB1C6B"/>
     <w:rsid w:val="00FC1D43"/>
+    <w:rsid w:val="00FC7731"/>
+    <w:rsid w:val="00FC7ECF"/>
+    <w:rsid w:val="00FD423F"/>
+    <w:rsid w:val="00FD5B34"/>
+    <w:rsid w:val="00FE3DAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1203ABA7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BE013D6B-7073-4307-908A-EDFEA685D3F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -11527,51 +13568,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1643118733">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ropczyce.gov.pl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ropczyce.gov.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11865,71 +13906,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D992586-A319-4138-8429-7DC557A3C2A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10141</Characters>
+  <Pages>8</Pages>
+  <Words>2028</Words>
+  <Characters>12173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11808</CharactersWithSpaces>
+  <CharactersWithSpaces>14173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Klaudia Kluk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>